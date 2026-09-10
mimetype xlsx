--- v0 (2026-07-27)
+++ v1 (2026-09-10)
@@ -71,51 +71,51 @@
         <color rgb="FFFFFFFF"/>
         <sz val="12"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF0070C0"/>
         <sz val="14"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">wire-mesh.eu
 wm773815@gmail.com</t>
     </r>
   </si>
   <si>
     <t>Precio: Tela metálica tejida filtrante</t>
   </si>
   <si>
-    <t>27.07.2026</t>
+    <t>10.09.2026</t>
   </si>
   <si>
     <t>link to site page: https://www.wiremesh.es/tela-metalica-tejida-filtrante</t>
   </si>
   <si>
     <t xml:space="preserve"> № </t>
   </si>
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>GOST (Specs)</t>
   </si>
   <si>
     <t>Nominal filtration thickness</t>
   </si>
   <si>
     <t>Weaving type</t>
   </si>
   <si>
     <t>Disponibilidad</t>
   </si>
   <si>
     <t>Price with VAT</t>
   </si>