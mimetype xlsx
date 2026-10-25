--- v1 (2026-09-10)
+++ v2 (2026-10-25)
@@ -71,51 +71,51 @@
         <color rgb="FFFFFFFF"/>
         <sz val="12"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF0070C0"/>
         <sz val="14"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">wire-mesh.eu
 wm773815@gmail.com</t>
     </r>
   </si>
   <si>
     <t>Precio: Tela metálica tejida filtrante</t>
   </si>
   <si>
-    <t>10.09.2026</t>
+    <t>25.10.2026</t>
   </si>
   <si>
     <t>link to site page: https://www.wiremesh.es/tela-metalica-tejida-filtrante</t>
   </si>
   <si>
     <t xml:space="preserve"> № </t>
   </si>
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>GOST (Specs)</t>
   </si>
   <si>
     <t>Nominal filtration thickness</t>
   </si>
   <si>
     <t>Weaving type</t>
   </si>
   <si>
     <t>Disponibilidad</t>
   </si>
   <si>
     <t>Price with VAT</t>
   </si>