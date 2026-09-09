--- v0 (2026-07-26)
+++ v1 (2026-09-09)
@@ -71,51 +71,51 @@
         <color rgb="FFFFFFFF"/>
         <sz val="12"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF0070C0"/>
         <sz val="14"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">wire-mesh.eu
 wm773815@gmail.com</t>
     </r>
   </si>
   <si>
     <t>Precio: Malla metálica trenzada de acero inoxidable (tela inox)</t>
   </si>
   <si>
-    <t>26.07.2026</t>
+    <t>09.09.2026</t>
   </si>
   <si>
     <t>link to site page: https://www.wiremesh.es/tela-metalica-tejida-de-acero-inoxidable</t>
   </si>
   <si>
     <t xml:space="preserve"> № </t>
   </si>
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>GOST (Specs)</t>
   </si>
   <si>
     <t>Disponibilidad</t>
   </si>
   <si>
     <t>Price with VAT</t>
   </si>
   <si>
     <t>Tela metálica 0,026x0,025 acero inoxidable</t>
   </si>
   <si>
     <t>ISO 9044</t>
   </si>
@@ -305,180 +305,180 @@
   <si>
     <t>Tela metálica 0,4x0,2 acero inoxidable</t>
   </si>
   <si>
     <t>Tela metálica 0,4x0,2x1300 acero inoxidable</t>
   </si>
   <si>
     <t>Tela metálica 0,4x0,25 acero inoxidable</t>
   </si>
   <si>
     <t>Tela metálica 0,4x0,25x1300 acero inoxidable</t>
   </si>
   <si>
     <t>Tela metálica 0,5x0,2 acero inoxidable</t>
   </si>
   <si>
     <t>Tela metálica 0,5x0,25 acero inoxidable</t>
   </si>
   <si>
     <t>Tela metálica 0,5x0,3 acero inoxidable</t>
   </si>
   <si>
     <t>Tela metálica 0,5x0,32 acero inoxidable</t>
   </si>
   <si>
+    <t>Tela metálica 0,55x0,16 acero inoxidable</t>
+  </si>
+  <si>
+    <t>9 €  / m² bez VAT</t>
+  </si>
+  <si>
+    <t>Tela metálica 0,6x0,16 acero inoxidable</t>
+  </si>
+  <si>
+    <t>Tela metálica 0,63x0,25 acero inoxidable</t>
+  </si>
+  <si>
+    <t>19 €  / m² bez VAT</t>
+  </si>
+  <si>
+    <t>Tela metálica 0,63x0,32 acero inoxidable</t>
+  </si>
+  <si>
+    <t>28 €  / m² bez VAT</t>
+  </si>
+  <si>
+    <t>Tela metálica 0,63x0,4 acero inoxidable</t>
+  </si>
+  <si>
+    <t>35 €  / m² bez VAT</t>
+  </si>
+  <si>
+    <t>Tela metálica 0,63x0,4x1500 acero inoxidable</t>
+  </si>
+  <si>
+    <t>Tela metálica 0,63x0,4x1400 acero inoxidable</t>
+  </si>
+  <si>
+    <t>Tela metálica 0,7x0,22 acero inoxidable</t>
+  </si>
+  <si>
+    <t>Tela metálica 0,7x0,25 acero inoxidable</t>
+  </si>
+  <si>
+    <t>Tela metálica 0,7x0,28 acero inoxidable</t>
+  </si>
+  <si>
+    <t>Tela metálica 0,7x0,32 acero inoxidable</t>
+  </si>
+  <si>
+    <t>Tela metálica 0,8x0,2 acero inoxidable</t>
+  </si>
+  <si>
+    <t>Tela metálica 0,8x0,25 acero inoxidable</t>
+  </si>
+  <si>
+    <t>Tela metálica 0,8x0,32 acero inoxidable</t>
+  </si>
+  <si>
+    <t>Tela metálica 0,8x0,4 acero inoxidable</t>
+  </si>
+  <si>
+    <t>Tela metálica 0,9x0,22 acero inoxidable</t>
+  </si>
+  <si>
+    <t>Tela metálica 0,9x0,36 acero inoxidable</t>
+  </si>
+  <si>
+    <t>30 €  / m² bez VAT</t>
+  </si>
+  <si>
+    <t>Tela metálica 1x0,16 acero inoxidable</t>
+  </si>
+  <si>
+    <t>5 €  / m² bez VAT</t>
+  </si>
+  <si>
+    <t>Tela metálica 1x0,22 acero inoxidable</t>
+  </si>
+  <si>
+    <t>Tela metálica 1x0,22x1500 acero inoxidable</t>
+  </si>
+  <si>
+    <t>Tela metálica 1x0,25 acero inoxidable</t>
+  </si>
+  <si>
+    <t>Tela metálica 1x0,3 acero inoxidable</t>
+  </si>
+  <si>
+    <t>Tela metálica 1x0,32 acero inoxidable</t>
+  </si>
+  <si>
+    <t>Tela metálica 1x0,4 acero inoxidable</t>
+  </si>
+  <si>
+    <t>Tela metálica 1x0,5 acero inoxidable</t>
+  </si>
+  <si>
+    <t>Tela metálica 1x0,6 acero inoxidable</t>
+  </si>
+  <si>
+    <t>29 €  / m² bez VAT</t>
+  </si>
+  <si>
+    <t>Tela metálica 1,2x0,22x1500 acero inoxidable</t>
+  </si>
+  <si>
+    <t>Tela metálica 1,2x0,22 acero inoxidable</t>
+  </si>
+  <si>
+    <t>Tela metálica 1,2x0,32 acero inoxidable</t>
+  </si>
+  <si>
+    <t>Tela metálica 1,2x0,4 acero inoxidable</t>
+  </si>
+  <si>
+    <t>Tela metálica 1,2x0,6 acero inoxidable</t>
+  </si>
+  <si>
+    <t>Tela metálica 1,25x0,5 acero inoxidable</t>
+  </si>
+  <si>
+    <t>33 €  / m² bez VAT</t>
+  </si>
+  <si>
+    <t>Tela metálica 1,25x0,7 acero inoxidable</t>
+  </si>
+  <si>
+    <t>Tela metálica 1,25x0,8 acero inoxidable</t>
+  </si>
+  <si>
+    <t>Tela metálica 1,4x0,36 acero inoxidable</t>
+  </si>
+  <si>
     <t>10 €  / m² bez VAT</t>
-  </si>
-[...127 lines deleted...]
-    <t>Tela metálica 1,4x0,36 acero inoxidable</t>
   </si>
   <si>
     <t>Tela metálica 1,5x0,5 acero inoxidable</t>
   </si>
   <si>
     <t>Tela metálica 1,6x0,4 acero inoxidable</t>
   </si>
   <si>
     <t>Tela metálica 1,6x0,8 acero inoxidable</t>
   </si>
   <si>
     <t>Tela metálica 1,8x0,7 acero inoxidable</t>
   </si>
   <si>
     <t>Tela metálica 2x0,4 acero inoxidable</t>
   </si>
   <si>
     <t>Tela metálica 2x0,5 acero inoxidable</t>
   </si>
   <si>
     <t>Tela metálica 2x0,6 acero inoxidable</t>
   </si>
   <si>
     <t>Tela metálica 2x0,7 acero inoxidable</t>
   </si>
@@ -2101,646 +2101,646 @@
       </c>
       <c r="C50" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E50" s="6" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="6">
         <v>47</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>79</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E51" s="6" t="s">
-        <v>80</v>
+        <v>32</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="6">
         <v>48</v>
       </c>
       <c r="B52" s="6" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E52" s="6" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="6">
         <v>49</v>
       </c>
       <c r="B53" s="6" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E53" s="6" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="6">
         <v>50</v>
       </c>
       <c r="B54" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="C54" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="D54" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E54" s="6" t="s">
         <v>84</v>
-      </c>
-[...7 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="6">
         <v>51</v>
       </c>
       <c r="B55" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="C55" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="D55" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E55" s="6" t="s">
         <v>86</v>
-      </c>
-[...7 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="6">
         <v>52</v>
       </c>
       <c r="B56" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="C56" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="D56" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E56" s="6" t="s">
         <v>88</v>
-      </c>
-[...7 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="6">
         <v>53</v>
       </c>
       <c r="B57" s="6" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E57" s="6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="6">
         <v>54</v>
       </c>
       <c r="B58" s="6" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E58" s="6" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="6">
         <v>55</v>
       </c>
       <c r="B59" s="6" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E59" s="6" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="6">
         <v>56</v>
       </c>
       <c r="B60" s="6" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E60" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="6">
         <v>57</v>
       </c>
       <c r="B61" s="6" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D61" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E61" s="6" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="6">
         <v>58</v>
       </c>
       <c r="B62" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E62" s="6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="6">
         <v>59</v>
       </c>
       <c r="B63" s="6" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D63" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E63" s="6" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="6">
         <v>60</v>
       </c>
       <c r="B64" s="6" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E64" s="6" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="6">
         <v>61</v>
       </c>
       <c r="B65" s="6" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E65" s="6" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="6">
         <v>62</v>
       </c>
       <c r="B66" s="6" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E66" s="6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="6">
         <v>63</v>
       </c>
       <c r="B67" s="6" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E67" s="6" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="6">
         <v>64</v>
       </c>
       <c r="B68" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="C68" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="D68" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E68" s="6" t="s">
         <v>101</v>
-      </c>
-[...7 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="6">
         <v>65</v>
       </c>
       <c r="B69" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="C69" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="D69" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E69" s="6" t="s">
         <v>103</v>
-      </c>
-[...7 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="6">
         <v>66</v>
       </c>
       <c r="B70" s="6" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C70" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D70" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E70" s="6" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="6">
         <v>67</v>
       </c>
       <c r="B71" s="6" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="C71" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D71" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E71" s="6" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="6">
         <v>68</v>
       </c>
       <c r="B72" s="6" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C72" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D72" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E72" s="6" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="6">
         <v>69</v>
       </c>
       <c r="B73" s="6" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="C73" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D73" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E73" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="6">
         <v>70</v>
       </c>
       <c r="B74" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="C74" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E74" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="6">
         <v>71</v>
       </c>
       <c r="B75" s="6" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C75" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D75" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E75" s="6" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="6">
         <v>72</v>
       </c>
       <c r="B76" s="6" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="C76" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D76" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E76" s="6" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="6">
         <v>73</v>
       </c>
       <c r="B77" s="6" t="s">
+        <v>111</v>
+      </c>
+      <c r="C77" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="D77" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E77" s="6" t="s">
         <v>112</v>
-      </c>
-[...7 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="6">
         <v>74</v>
       </c>
       <c r="B78" s="6" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="C78" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D78" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E78" s="6" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="6">
         <v>75</v>
       </c>
       <c r="B79" s="6" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="C79" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D79" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E79" s="6" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="6">
         <v>76</v>
       </c>
       <c r="B80" s="6" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C80" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D80" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E80" s="6" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="6">
         <v>77</v>
       </c>
       <c r="B81" s="6" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="C81" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D81" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E81" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="6">
         <v>78</v>
       </c>
       <c r="B82" s="6" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="C82" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D82" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E82" s="6" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="6">
         <v>79</v>
       </c>
       <c r="B83" s="6" t="s">
+        <v>118</v>
+      </c>
+      <c r="C83" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="D83" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E83" s="6" t="s">
         <v>119</v>
-      </c>
-[...7 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="6">
         <v>80</v>
       </c>
       <c r="B84" s="6" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="C84" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D84" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E84" s="6" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="6">
         <v>81</v>
       </c>
       <c r="B85" s="6" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="C85" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D85" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E85" s="6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="6">
         <v>82</v>
       </c>
       <c r="B86" s="6" t="s">
+        <v>122</v>
+      </c>
+      <c r="C86" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="D86" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E86" s="6" t="s">
         <v>123</v>
-      </c>
-[...7 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="6">
         <v>83</v>
       </c>
       <c r="B87" s="6" t="s">
         <v>124</v>
       </c>
       <c r="C87" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D87" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E87" s="6" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="6">
         <v>84</v>
       </c>
       <c r="B88" s="6" t="s">
         <v>125</v>
@@ -2832,51 +2832,51 @@
       </c>
       <c r="C93" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D93" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E93" s="6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" s="6">
         <v>90</v>
       </c>
       <c r="B94" s="6" t="s">
         <v>131</v>
       </c>
       <c r="C94" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D94" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E94" s="6" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" s="6">
         <v>91</v>
       </c>
       <c r="B95" s="6" t="s">
         <v>132</v>
       </c>
       <c r="C95" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D95" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E95" s="6" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" s="6">
         <v>92</v>
       </c>
       <c r="B96" s="6" t="s">
         <v>134</v>
@@ -2917,119 +2917,119 @@
       </c>
       <c r="C98" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D98" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E98" s="6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" s="6">
         <v>95</v>
       </c>
       <c r="B99" s="6" t="s">
         <v>138</v>
       </c>
       <c r="C99" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D99" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E99" s="6" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" s="6">
         <v>96</v>
       </c>
       <c r="B100" s="6" t="s">
         <v>139</v>
       </c>
       <c r="C100" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D100" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E100" s="6" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" s="6">
         <v>97</v>
       </c>
       <c r="B101" s="6" t="s">
         <v>140</v>
       </c>
       <c r="C101" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D101" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E101" s="6" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" s="6">
         <v>98</v>
       </c>
       <c r="B102" s="6" t="s">
         <v>141</v>
       </c>
       <c r="C102" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D102" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E102" s="6" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" s="6">
         <v>99</v>
       </c>
       <c r="B103" s="6" t="s">
         <v>143</v>
       </c>
       <c r="C103" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D103" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E103" s="6" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" s="6">
         <v>100</v>
       </c>
       <c r="B104" s="6" t="s">
         <v>144</v>
       </c>
       <c r="C104" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D104" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E104" s="6" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" s="6">
         <v>101</v>
       </c>
       <c r="B105" s="6" t="s">
         <v>145</v>
@@ -3087,85 +3087,85 @@
       </c>
       <c r="C108" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D108" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E108" s="6" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" s="6">
         <v>105</v>
       </c>
       <c r="B109" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C109" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D109" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E109" s="6" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" s="6">
         <v>106</v>
       </c>
       <c r="B110" s="6" t="s">
         <v>152</v>
       </c>
       <c r="C110" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D110" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E110" s="6" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" s="6">
         <v>107</v>
       </c>
       <c r="B111" s="6" t="s">
         <v>153</v>
       </c>
       <c r="C111" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D111" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E111" s="6" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" s="6">
         <v>108</v>
       </c>
       <c r="B112" s="6" t="s">
         <v>154</v>
       </c>
       <c r="C112" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D112" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E112" s="6" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" s="6">
         <v>109</v>
       </c>
       <c r="B113" s="6" t="s">
         <v>156</v>
@@ -3189,51 +3189,51 @@
       </c>
       <c r="C114" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D114" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E114" s="6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" s="6">
         <v>111</v>
       </c>
       <c r="B115" s="6" t="s">
         <v>158</v>
       </c>
       <c r="C115" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D115" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E115" s="6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" s="6">
         <v>112</v>
       </c>
       <c r="B116" s="6" t="s">
         <v>159</v>
       </c>
       <c r="C116" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D116" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E116" s="6" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" s="6">
         <v>113</v>
       </c>
       <c r="B117" s="6" t="s">
         <v>160</v>
@@ -3512,51 +3512,51 @@
       </c>
       <c r="C133" s="6" t="s">
         <v>166</v>
       </c>
       <c r="D133" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E133" s="6" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" s="6">
         <v>130</v>
       </c>
       <c r="B134" s="6" t="s">
         <v>183</v>
       </c>
       <c r="C134" s="6" t="s">
         <v>166</v>
       </c>
       <c r="D134" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E134" s="6" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" s="6">
         <v>131</v>
       </c>
       <c r="B135" s="6" t="s">
         <v>184</v>
       </c>
       <c r="C135" s="6" t="s">
         <v>166</v>
       </c>
       <c r="D135" s="6" t="s">
         <v>61</v>
       </c>
       <c r="E135" s="6" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" s="6">
         <v>132</v>
       </c>
       <c r="B136" s="6" t="s">
         <v>186</v>