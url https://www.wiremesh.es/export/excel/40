--- v1 (2026-09-09)
+++ v2 (2026-10-25)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet 1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="211">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="210">
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFBF9000"/>
         <sz val="12"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFBF9000"/>
         <sz val="16"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">+48 (797) 773-815</t>
     </r>
@@ -71,51 +71,51 @@
         <color rgb="FFFFFFFF"/>
         <sz val="12"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF0070C0"/>
         <sz val="14"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">wire-mesh.eu
 wm773815@gmail.com</t>
     </r>
   </si>
   <si>
     <t>Precio: Malla metálica trenzada de acero inoxidable (tela inox)</t>
   </si>
   <si>
-    <t>09.09.2026</t>
+    <t>25.10.2026</t>
   </si>
   <si>
     <t>link to site page: https://www.wiremesh.es/tela-metalica-tejida-de-acero-inoxidable</t>
   </si>
   <si>
     <t xml:space="preserve"> № </t>
   </si>
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>GOST (Specs)</t>
   </si>
   <si>
     <t>Disponibilidad</t>
   </si>
   <si>
     <t>Price with VAT</t>
   </si>
   <si>
     <t>Tela metálica 0,026x0,025 acero inoxidable</t>
   </si>
   <si>
     <t>ISO 9044</t>
   </si>
@@ -188,62 +188,62 @@
   <si>
     <t>Tela metálica 0,08x0,055x1300 acero inoxidable</t>
   </si>
   <si>
     <t>Tela metálica 0,09x0,05 acero inoxidable</t>
   </si>
   <si>
     <t>20 €  / m² bez VAT</t>
   </si>
   <si>
     <t>Tela metálica 0,094x0,055 acero inoxidable</t>
   </si>
   <si>
     <t>Tela metálica 0,1x0,05 acero inoxidable</t>
   </si>
   <si>
     <t>17 €  / m² bez VAT</t>
   </si>
   <si>
     <t>Tela metálica 0,1x0,063 acero inoxidable</t>
   </si>
   <si>
     <t>Tela metálica 0,125x0,08 acero inoxidable</t>
   </si>
   <si>
+    <t>Not available</t>
+  </si>
+  <si>
     <t>Tela metálica 0,14x0,09 acero inoxidable</t>
   </si>
   <si>
     <t>13 €  / m² bez VAT</t>
   </si>
   <si>
     <t>Tela metálica 0,14x0,1 acero inoxidable</t>
   </si>
   <si>
-    <t>Not available</t>
-[...1 lines deleted...]
-  <si>
     <t>15 €  / m² bez VAT</t>
   </si>
   <si>
     <t>Tela metálica 0,14x0,11 acero inoxidable</t>
   </si>
   <si>
     <t>Tela metálica 0,16x0,1x1300 acero inoxidable</t>
   </si>
   <si>
     <t>Tela metálica 0,16x0,12 acero inoxidable</t>
   </si>
   <si>
     <t>Tela metálica 0,17x0,12 acero inoxidable</t>
   </si>
   <si>
     <t>18 €  / m² bez VAT</t>
   </si>
   <si>
     <t>Tela metálica 0,18x0,12 acero inoxidable</t>
   </si>
   <si>
     <t>Tela metálica 0,2x0,12x1300 acero inoxidable</t>
   </si>
   <si>
     <t>12 €  / m² bez VAT</t>
@@ -267,53 +267,50 @@
     <t>Tela metálica 0,25x0,16 acero inoxidable</t>
   </si>
   <si>
     <t>Tela metálica 0,25x0,2 acero inoxidable</t>
   </si>
   <si>
     <t>Waiting from production</t>
   </si>
   <si>
     <t>Tela metálica 0,25x0,2x1200 acero inoxidable</t>
   </si>
   <si>
     <t>Tela metálica 0,3x0,12 acero inoxidable</t>
   </si>
   <si>
     <t>8 €  / m² bez VAT</t>
   </si>
   <si>
     <t>Tela metálica 0,3x0,2 acero inoxidable</t>
   </si>
   <si>
     <t>Tela metálica 0,315x0,16 acero inoxidable</t>
   </si>
   <si>
     <t>Tela metálica 0,32x0,2 acero inoxidable</t>
-  </si>
-[...1 lines deleted...]
-    <t>7 €  / m² bez VAT</t>
   </si>
   <si>
     <t>Tela metálica 0,4x0,15 acero inoxidable</t>
   </si>
   <si>
     <t>11 €  / m² bez VAT</t>
   </si>
   <si>
     <t>Tela metálica 0,4x0,16 acero inoxidable</t>
   </si>
   <si>
     <t>Tela metálica 0,4x0,2 acero inoxidable</t>
   </si>
   <si>
     <t>Tela metálica 0,4x0,2x1300 acero inoxidable</t>
   </si>
   <si>
     <t>Tela metálica 0,4x0,25 acero inoxidable</t>
   </si>
   <si>
     <t>Tela metálica 0,4x0,25x1300 acero inoxidable</t>
   </si>
   <si>
     <t>Tela metálica 0,5x0,2 acero inoxidable</t>
   </si>
@@ -1605,85 +1602,85 @@
       </c>
       <c r="B21" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E21" s="6" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="6">
         <v>18</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>40</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D22" s="6" t="s">
-        <v>11</v>
+        <v>41</v>
       </c>
       <c r="E22" s="6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="6">
         <v>19</v>
       </c>
       <c r="B23" s="6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E23" s="6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="6">
         <v>20</v>
       </c>
       <c r="B24" s="6" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D24" s="6" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E24" s="6" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="6">
         <v>21</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E25" s="6" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="6">
         <v>22</v>
@@ -1761,68 +1758,68 @@
       </c>
       <c r="C30" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E30" s="6" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="6">
         <v>27</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>54</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E31" s="6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="6">
         <v>28</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>55</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E32" s="6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="6">
         <v>29</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E33" s="6" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="6">
         <v>30</v>
       </c>
       <c r="B34" s="6" t="s">
         <v>58</v>
@@ -1931,1949 +1928,1949 @@
       </c>
       <c r="C40" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E40" s="6" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="6">
         <v>37</v>
       </c>
       <c r="B41" s="6" t="s">
         <v>67</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E41" s="6" t="s">
-        <v>68</v>
+        <v>38</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="6">
         <v>38</v>
       </c>
       <c r="B42" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="C42" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="D42" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" s="6" t="s">
         <v>69</v>
-      </c>
-[...7 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="6">
         <v>39</v>
       </c>
       <c r="B43" s="6" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E43" s="6" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="6">
         <v>40</v>
       </c>
       <c r="B44" s="6" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E44" s="6" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="6">
         <v>41</v>
       </c>
       <c r="B45" s="6" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E45" s="6" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="6">
         <v>42</v>
       </c>
       <c r="B46" s="6" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E46" s="6" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="6">
         <v>43</v>
       </c>
       <c r="B47" s="6" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E47" s="6" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="6">
         <v>44</v>
       </c>
       <c r="B48" s="6" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E48" s="6" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="6">
         <v>45</v>
       </c>
       <c r="B49" s="6" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E49" s="6" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="6">
         <v>46</v>
       </c>
       <c r="B50" s="6" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E50" s="6" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="6">
         <v>47</v>
       </c>
       <c r="B51" s="6" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E51" s="6" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="6">
         <v>48</v>
       </c>
       <c r="B52" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="C52" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="D52" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="E52" s="6" t="s">
         <v>80</v>
-      </c>
-[...7 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="6">
         <v>49</v>
       </c>
       <c r="B53" s="6" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E53" s="6" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="6">
         <v>50</v>
       </c>
       <c r="B54" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="C54" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="D54" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E54" s="6" t="s">
         <v>83</v>
-      </c>
-[...7 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="6">
         <v>51</v>
       </c>
       <c r="B55" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="C55" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="D55" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E55" s="6" t="s">
         <v>85</v>
-      </c>
-[...7 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="6">
         <v>52</v>
       </c>
       <c r="B56" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="C56" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="D56" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E56" s="6" t="s">
         <v>87</v>
-      </c>
-[...7 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="6">
         <v>53</v>
       </c>
       <c r="B57" s="6" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E57" s="6" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="6">
         <v>54</v>
       </c>
       <c r="B58" s="6" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E58" s="6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="6">
         <v>55</v>
       </c>
       <c r="B59" s="6" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E59" s="6" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="6">
         <v>56</v>
       </c>
       <c r="B60" s="6" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E60" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="6">
         <v>57</v>
       </c>
       <c r="B61" s="6" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D61" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E61" s="6" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="6">
         <v>58</v>
       </c>
       <c r="B62" s="6" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E62" s="6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="6">
         <v>59</v>
       </c>
       <c r="B63" s="6" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D63" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E63" s="6" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="6">
         <v>60</v>
       </c>
       <c r="B64" s="6" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E64" s="6" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="6">
         <v>61</v>
       </c>
       <c r="B65" s="6" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E65" s="6" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="6">
         <v>62</v>
       </c>
       <c r="B66" s="6" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E66" s="6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="6">
         <v>63</v>
       </c>
       <c r="B67" s="6" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E67" s="6" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="6">
         <v>64</v>
       </c>
       <c r="B68" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="C68" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="D68" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E68" s="6" t="s">
         <v>100</v>
-      </c>
-[...7 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="6">
         <v>65</v>
       </c>
       <c r="B69" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="C69" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="D69" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E69" s="6" t="s">
         <v>102</v>
-      </c>
-[...7 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="6">
         <v>66</v>
       </c>
       <c r="B70" s="6" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="C70" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D70" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E70" s="6" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="6">
         <v>67</v>
       </c>
       <c r="B71" s="6" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C71" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D71" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E71" s="6" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="6">
         <v>68</v>
       </c>
       <c r="B72" s="6" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="C72" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D72" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E72" s="6" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="6">
         <v>69</v>
       </c>
       <c r="B73" s="6" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C73" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D73" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E73" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="6">
         <v>70</v>
       </c>
       <c r="B74" s="6" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="C74" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E74" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="6">
         <v>71</v>
       </c>
       <c r="B75" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="C75" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D75" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E75" s="6" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="6">
         <v>72</v>
       </c>
       <c r="B76" s="6" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C76" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D76" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E76" s="6" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="6">
         <v>73</v>
       </c>
       <c r="B77" s="6" t="s">
+        <v>110</v>
+      </c>
+      <c r="C77" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="D77" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E77" s="6" t="s">
         <v>111</v>
-      </c>
-[...7 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="6">
         <v>74</v>
       </c>
       <c r="B78" s="6" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="C78" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D78" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E78" s="6" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="6">
         <v>75</v>
       </c>
       <c r="B79" s="6" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="C79" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D79" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E79" s="6" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="6">
         <v>76</v>
       </c>
       <c r="B80" s="6" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="C80" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D80" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E80" s="6" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="6">
         <v>77</v>
       </c>
       <c r="B81" s="6" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C81" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D81" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E81" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="6">
         <v>78</v>
       </c>
       <c r="B82" s="6" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="C82" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D82" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E82" s="6" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="6">
         <v>79</v>
       </c>
       <c r="B83" s="6" t="s">
+        <v>117</v>
+      </c>
+      <c r="C83" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="D83" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E83" s="6" t="s">
         <v>118</v>
-      </c>
-[...7 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="6">
         <v>80</v>
       </c>
       <c r="B84" s="6" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="C84" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D84" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E84" s="6" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="6">
         <v>81</v>
       </c>
       <c r="B85" s="6" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="C85" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D85" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E85" s="6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="6">
         <v>82</v>
       </c>
       <c r="B86" s="6" t="s">
+        <v>121</v>
+      </c>
+      <c r="C86" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="D86" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E86" s="6" t="s">
         <v>122</v>
-      </c>
-[...7 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="6">
         <v>83</v>
       </c>
       <c r="B87" s="6" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="C87" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D87" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E87" s="6" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="6">
         <v>84</v>
       </c>
       <c r="B88" s="6" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="C88" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D88" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E88" s="6" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" s="6">
         <v>85</v>
       </c>
       <c r="B89" s="6" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="C89" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D89" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E89" s="6" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" s="6">
         <v>86</v>
       </c>
       <c r="B90" s="6" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="C90" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D90" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E90" s="6" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" s="6">
         <v>87</v>
       </c>
       <c r="B91" s="6" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="C91" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D91" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E91" s="6" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" s="6">
         <v>88</v>
       </c>
       <c r="B92" s="6" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="C92" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D92" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E92" s="6" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" s="6">
         <v>89</v>
       </c>
       <c r="B93" s="6" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="C93" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D93" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E93" s="6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" s="6">
         <v>90</v>
       </c>
       <c r="B94" s="6" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="C94" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D94" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E94" s="6" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" s="6">
         <v>91</v>
       </c>
       <c r="B95" s="6" t="s">
+        <v>131</v>
+      </c>
+      <c r="C95" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="D95" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E95" s="6" t="s">
         <v>132</v>
-      </c>
-[...7 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" s="6">
         <v>92</v>
       </c>
       <c r="B96" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="C96" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="D96" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E96" s="6" t="s">
         <v>134</v>
-      </c>
-[...7 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" s="6">
         <v>93</v>
       </c>
       <c r="B97" s="6" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="C97" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D97" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E97" s="6" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" s="6">
         <v>94</v>
       </c>
       <c r="B98" s="6" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="C98" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D98" s="6" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E98" s="6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" s="6">
         <v>95</v>
       </c>
       <c r="B99" s="6" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="C99" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D99" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E99" s="6" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" s="6">
         <v>96</v>
       </c>
       <c r="B100" s="6" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="C100" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D100" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E100" s="6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" s="6">
         <v>97</v>
       </c>
       <c r="B101" s="6" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="C101" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D101" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E101" s="6" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" s="6">
         <v>98</v>
       </c>
       <c r="B102" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="C102" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="D102" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E102" s="6" t="s">
         <v>141</v>
-      </c>
-[...7 lines deleted...]
-        <v>142</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" s="6">
         <v>99</v>
       </c>
       <c r="B103" s="6" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="C103" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D103" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E103" s="6" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" s="6">
         <v>100</v>
       </c>
       <c r="B104" s="6" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="C104" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D104" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E104" s="6" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" s="6">
         <v>101</v>
       </c>
       <c r="B105" s="6" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C105" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D105" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E105" s="6" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" s="6">
         <v>102</v>
       </c>
       <c r="B106" s="6" t="s">
+        <v>145</v>
+      </c>
+      <c r="C106" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="D106" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E106" s="6" t="s">
         <v>146</v>
-      </c>
-[...7 lines deleted...]
-        <v>147</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" s="6">
         <v>103</v>
       </c>
       <c r="B107" s="6" t="s">
+        <v>147</v>
+      </c>
+      <c r="C107" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="D107" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E107" s="6" t="s">
         <v>148</v>
-      </c>
-[...7 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" s="6">
         <v>104</v>
       </c>
       <c r="B108" s="6" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="C108" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D108" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E108" s="6" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" s="6">
         <v>105</v>
       </c>
       <c r="B109" s="6" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="C109" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D109" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E109" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" s="6">
         <v>106</v>
       </c>
       <c r="B110" s="6" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="C110" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D110" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E110" s="6" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" s="6">
         <v>107</v>
       </c>
       <c r="B111" s="6" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="C111" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D111" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E111" s="6" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" s="6">
         <v>108</v>
       </c>
       <c r="B112" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="C112" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="D112" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E112" s="6" t="s">
         <v>154</v>
-      </c>
-[...7 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" s="6">
         <v>109</v>
       </c>
       <c r="B113" s="6" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="C113" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D113" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E113" s="6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" s="6">
         <v>110</v>
       </c>
       <c r="B114" s="6" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="C114" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D114" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E114" s="6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" s="6">
         <v>111</v>
       </c>
       <c r="B115" s="6" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="C115" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D115" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E115" s="6" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" s="6">
         <v>112</v>
       </c>
       <c r="B116" s="6" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="C116" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D116" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E116" s="6" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" s="6">
         <v>113</v>
       </c>
       <c r="B117" s="6" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="C117" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D117" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E117" s="6" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" s="6">
         <v>114</v>
       </c>
       <c r="B118" s="6" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C118" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D118" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E118" s="6" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" s="6">
         <v>115</v>
       </c>
       <c r="B119" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="C119" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="D119" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E119" s="6" t="s">
         <v>162</v>
-      </c>
-[...7 lines deleted...]
-        <v>163</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" s="6">
         <v>116</v>
       </c>
       <c r="B120" s="6" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="C120" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D120" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E120" s="6" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" s="6">
         <v>117</v>
       </c>
       <c r="B121" s="6" t="s">
+        <v>164</v>
+      </c>
+      <c r="C121" s="6" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="D121" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E121" s="6" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" s="6">
         <v>118</v>
       </c>
       <c r="B122" s="6" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="C122" s="6" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="D122" s="6" t="s">
         <v>61</v>
       </c>
       <c r="E122" s="6" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" s="6">
         <v>119</v>
       </c>
       <c r="B123" s="6" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="C123" s="6" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="D123" s="6" t="s">
         <v>61</v>
       </c>
       <c r="E123" s="6" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" s="6">
         <v>120</v>
       </c>
       <c r="B124" s="6" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="C124" s="6" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="D124" s="6" t="s">
         <v>61</v>
       </c>
       <c r="E124" s="6" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" s="6">
         <v>121</v>
       </c>
       <c r="B125" s="6" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="C125" s="6" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="D125" s="6" t="s">
         <v>61</v>
       </c>
       <c r="E125" s="6" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" s="6">
         <v>122</v>
       </c>
       <c r="B126" s="6" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="C126" s="6" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="D126" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E126" s="6" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" s="6">
         <v>123</v>
       </c>
       <c r="B127" s="6" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="C127" s="6" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="D127" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E127" s="6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" s="6">
         <v>124</v>
       </c>
       <c r="B128" s="6" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="C128" s="6" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="D128" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E128" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" s="6">
         <v>125</v>
       </c>
       <c r="B129" s="6" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="C129" s="6" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="D129" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E129" s="6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" s="6">
         <v>126</v>
       </c>
       <c r="B130" s="6" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="C130" s="6" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="D130" s="6" t="s">
         <v>61</v>
       </c>
       <c r="E130" s="6" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" s="6">
         <v>127</v>
       </c>
       <c r="B131" s="6" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="C131" s="6" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="D131" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E131" s="6" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" s="6">
         <v>128</v>
       </c>
       <c r="B132" s="6" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="C132" s="6" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="D132" s="6" t="s">
         <v>61</v>
       </c>
       <c r="E132" s="6" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" s="6">
         <v>129</v>
       </c>
       <c r="B133" s="6" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="C133" s="6" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="D133" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E133" s="6" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" s="6">
         <v>130</v>
       </c>
       <c r="B134" s="6" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="C134" s="6" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="D134" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E134" s="6" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" s="6">
         <v>131</v>
       </c>
       <c r="B135" s="6" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="C135" s="6" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="D135" s="6" t="s">
         <v>61</v>
       </c>
       <c r="E135" s="6" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" s="6">
         <v>132</v>
       </c>
       <c r="B136" s="6" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="C136" s="6" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="D136" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E136" s="6" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" s="6">
         <v>133</v>
       </c>
       <c r="B137" s="6" t="s">
+        <v>186</v>
+      </c>
+      <c r="C137" s="6" t="s">
+        <v>165</v>
+      </c>
+      <c r="D137" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E137" s="6" t="s">
         <v>187</v>
-      </c>
-[...7 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" s="6">
         <v>134</v>
       </c>
       <c r="B138" s="6" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="C138" s="6" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="D138" s="6" t="s">
         <v>61</v>
       </c>
       <c r="E138" s="6" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" s="6">
         <v>135</v>
       </c>
       <c r="B139" s="6" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="C139" s="6" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="D139" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E139" s="6" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" s="6">
         <v>136</v>
       </c>
       <c r="B140" s="6" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="C140" s="6" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="D140" s="6" t="s">
         <v>61</v>
       </c>
       <c r="E140" s="6" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" s="6">
         <v>137</v>
       </c>
       <c r="B141" s="6" t="s">
+        <v>192</v>
+      </c>
+      <c r="C141" s="6" t="s">
+        <v>165</v>
+      </c>
+      <c r="D141" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E141" s="6" t="s">
         <v>193</v>
-      </c>
-[...7 lines deleted...]
-        <v>194</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" s="6">
         <v>138</v>
       </c>
       <c r="B142" s="6" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="C142" s="6" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="D142" s="6" t="s">
         <v>61</v>
       </c>
       <c r="E142" s="6" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" s="6">
         <v>139</v>
       </c>
       <c r="B143" s="6" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="C143" s="6" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="D143" s="6" t="s">
         <v>61</v>
       </c>
       <c r="E143" s="6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" s="6">
         <v>140</v>
       </c>
       <c r="B144" s="6" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="C144" s="6" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="D144" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E144" s="6" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" s="6">
         <v>141</v>
       </c>
       <c r="B145" s="6" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="C145" s="6" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="D145" s="6" t="s">
         <v>61</v>
       </c>
       <c r="E145" s="6" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" s="6">
         <v>142</v>
       </c>
       <c r="B146" s="6" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="C146" s="6" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="D146" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E146" s="6" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" s="6">
         <v>143</v>
       </c>
       <c r="B147" s="6" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="C147" s="6" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="D147" s="6" t="s">
         <v>61</v>
       </c>
       <c r="E147" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" s="6">
         <v>144</v>
       </c>
       <c r="B148" s="6" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="C148" s="6" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="D148" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E148" s="6" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" s="6">
         <v>145</v>
       </c>
       <c r="B149" s="6" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="C149" s="6" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="D149" s="6" t="s">
         <v>61</v>
       </c>
       <c r="E149" s="6" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" s="6">
         <v>146</v>
       </c>
       <c r="B150" s="6" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="C150" s="6" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="D150" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E150" s="6" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" s="6">
         <v>147</v>
       </c>
       <c r="B151" s="6" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="C151" s="6" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="D151" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E151" s="6" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" s="6"/>
       <c r="B152" s="6"/>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" s="6"/>
       <c r="B153" s="17" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" s="6"/>
       <c r="B154" s="18" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" s="6"/>
       <c r="B155" s="19" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" s="6"/>
       <c r="B156" s="6" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="C1:E1"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="B3:E3"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B155" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="69" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>