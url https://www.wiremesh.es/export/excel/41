--- v0 (2026-07-27)
+++ v1 (2026-09-21)
@@ -71,51 +71,51 @@
         <color rgb="FFFFFFFF"/>
         <sz val="12"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF0070C0"/>
         <sz val="14"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">wire-mesh.eu
 wm773815@gmail.com</t>
     </r>
   </si>
   <si>
     <t>Precio: Tela metálica lisa y tipo sarga</t>
   </si>
   <si>
-    <t>27.07.2026</t>
+    <t>21.09.2026</t>
   </si>
   <si>
     <t>link to site page: https://www.wiremesh.es/tela-metalica-lisa-y-tipo-sarga</t>
   </si>
   <si>
     <t xml:space="preserve"> № </t>
   </si>
   <si>
     <t>Nombre</t>
   </si>
   <si>
     <t>GOST (Specs)</t>
   </si>
   <si>
     <t>Aperture, mm</t>
   </si>
   <si>
     <t>Wire diameter</t>
   </si>
   <si>
     <t>Disponibilidad</t>
   </si>
   <si>
     <t>Price with VAT</t>
   </si>
@@ -194,62 +194,62 @@
   <si>
     <t>Tela metálica 0,08x0,055x1300 acero inoxidable</t>
   </si>
   <si>
     <t>Tela metálica 0,09x0,05 acero inoxidable</t>
   </si>
   <si>
     <t>20 €  / m² bez VAT</t>
   </si>
   <si>
     <t>Tela metálica 0,094x0,055 acero inoxidable</t>
   </si>
   <si>
     <t>Tela metálica 0,1x0,05 acero inoxidable</t>
   </si>
   <si>
     <t>17 €  / m² bez VAT</t>
   </si>
   <si>
     <t>Tela metálica 0,1x0,063 acero inoxidable</t>
   </si>
   <si>
     <t>Tela metálica 0,125x0,08 acero inoxidable</t>
   </si>
   <si>
+    <t>Not available</t>
+  </si>
+  <si>
     <t>Tela metálica 0,14x0,09 acero inoxidable</t>
   </si>
   <si>
     <t>13 €  / m² bez VAT</t>
   </si>
   <si>
     <t>Tela metálica 0,14x0,1 acero inoxidable</t>
   </si>
   <si>
-    <t>Not available</t>
-[...1 lines deleted...]
-  <si>
     <t>15 €  / m² bez VAT</t>
   </si>
   <si>
     <t>Tela metálica 0,14x0,11 acero inoxidable</t>
   </si>
   <si>
     <t>Tela metálica 0,16x0,1x1300 acero inoxidable</t>
   </si>
   <si>
     <t>Tela metálica 0,16x0,12 acero inoxidable</t>
   </si>
   <si>
     <t>Tela metálica 0,17x0,12 acero inoxidable</t>
   </si>
   <si>
     <t>18 €  / m² bez VAT</t>
   </si>
   <si>
     <t>Tela metálica 0,18x0,12 acero inoxidable</t>
   </si>
   <si>
     <t>Tela metálica 0,2x0,12x1300 acero inoxidable</t>
   </si>
   <si>
     <t>12 €  / m² bez VAT</t>
@@ -311,180 +311,180 @@
   <si>
     <t>Tela metálica 0,4x0,2 acero inoxidable</t>
   </si>
   <si>
     <t>Tela metálica 0,4x0,2x1300 acero inoxidable</t>
   </si>
   <si>
     <t>Tela metálica 0,4x0,25 acero inoxidable</t>
   </si>
   <si>
     <t>Tela metálica 0,4x0,25x1300 acero inoxidable</t>
   </si>
   <si>
     <t>Tela metálica 0,5x0,2 acero inoxidable</t>
   </si>
   <si>
     <t>Tela metálica 0,5x0,25 acero inoxidable</t>
   </si>
   <si>
     <t>Tela metálica 0,5x0,3 acero inoxidable</t>
   </si>
   <si>
     <t>Tela metálica 0,5x0,32 acero inoxidable</t>
   </si>
   <si>
+    <t>Tela metálica 0,55x0,16 acero inoxidable</t>
+  </si>
+  <si>
+    <t>9 €  / m² bez VAT</t>
+  </si>
+  <si>
+    <t>Tela metálica 0,6x0,16 acero inoxidable</t>
+  </si>
+  <si>
+    <t>Tela metálica 0,63x0,25 acero inoxidable</t>
+  </si>
+  <si>
+    <t>19 €  / m² bez VAT</t>
+  </si>
+  <si>
+    <t>Tela metálica 0,63x0,32 acero inoxidable</t>
+  </si>
+  <si>
+    <t>28 €  / m² bez VAT</t>
+  </si>
+  <si>
+    <t>Tela metálica 0,63x0,4 acero inoxidable</t>
+  </si>
+  <si>
+    <t>35 €  / m² bez VAT</t>
+  </si>
+  <si>
+    <t>Tela metálica 0,63x0,4x1500 acero inoxidable</t>
+  </si>
+  <si>
+    <t>Tela metálica 0,63x0,4x1400 acero inoxidable</t>
+  </si>
+  <si>
+    <t>Tela metálica 0,7x0,22 acero inoxidable</t>
+  </si>
+  <si>
+    <t>Tela metálica 0,7x0,25 acero inoxidable</t>
+  </si>
+  <si>
+    <t>Tela metálica 0,7x0,28 acero inoxidable</t>
+  </si>
+  <si>
+    <t>Tela metálica 0,7x0,32 acero inoxidable</t>
+  </si>
+  <si>
+    <t>Tela metálica 0,8x0,2 acero inoxidable</t>
+  </si>
+  <si>
+    <t>Tela metálica 0,8x0,25 acero inoxidable</t>
+  </si>
+  <si>
+    <t>Tela metálica 0,8x0,32 acero inoxidable</t>
+  </si>
+  <si>
+    <t>Tela metálica 0,8x0,4 acero inoxidable</t>
+  </si>
+  <si>
+    <t>Tela metálica 0,9x0,22 acero inoxidable</t>
+  </si>
+  <si>
+    <t>Tela metálica 0,9x0,36 acero inoxidable</t>
+  </si>
+  <si>
+    <t>30 €  / m² bez VAT</t>
+  </si>
+  <si>
+    <t>Tela metálica 1x0,16 acero inoxidable</t>
+  </si>
+  <si>
+    <t>5 €  / m² bez VAT</t>
+  </si>
+  <si>
+    <t>Tela metálica 1x0,22 acero inoxidable</t>
+  </si>
+  <si>
+    <t>Tela metálica 1x0,22x1500 acero inoxidable</t>
+  </si>
+  <si>
+    <t>Tela metálica 1x0,25 acero inoxidable</t>
+  </si>
+  <si>
+    <t>Tela metálica 1x0,3 acero inoxidable</t>
+  </si>
+  <si>
+    <t>Tela metálica 1x0,32 acero inoxidable</t>
+  </si>
+  <si>
+    <t>Tela metálica 1x0,4 acero inoxidable</t>
+  </si>
+  <si>
+    <t>Tela metálica 1x0,5 acero inoxidable</t>
+  </si>
+  <si>
+    <t>Tela metálica 1x0,6 acero inoxidable</t>
+  </si>
+  <si>
+    <t>29 €  / m² bez VAT</t>
+  </si>
+  <si>
+    <t>Tela metálica 1,2x0,22x1500 acero inoxidable</t>
+  </si>
+  <si>
+    <t>Tela metálica 1,2x0,22 acero inoxidable</t>
+  </si>
+  <si>
+    <t>Tela metálica 1,2x0,32 acero inoxidable</t>
+  </si>
+  <si>
+    <t>Tela metálica 1,2x0,4 acero inoxidable</t>
+  </si>
+  <si>
+    <t>Tela metálica 1,2x0,6 acero inoxidable</t>
+  </si>
+  <si>
+    <t>Tela metálica 1,25x0,5 acero inoxidable</t>
+  </si>
+  <si>
+    <t>33 €  / m² bez VAT</t>
+  </si>
+  <si>
+    <t>Tela metálica 1,25x0,7 acero inoxidable</t>
+  </si>
+  <si>
+    <t>Tela metálica 1,25x0,8 acero inoxidable</t>
+  </si>
+  <si>
+    <t>Tela metálica 1,4x0,36 acero inoxidable</t>
+  </si>
+  <si>
     <t>10 €  / m² bez VAT</t>
-  </si>
-[...127 lines deleted...]
-    <t>Tela metálica 1,4x0,36 acero inoxidable</t>
   </si>
   <si>
     <t>Tela metálica 1,5x0,5 acero inoxidable</t>
   </si>
   <si>
     <t>Tela metálica 1,6x0,4 acero inoxidable</t>
   </si>
   <si>
     <t>Tela metálica 1,6x0,8 acero inoxidable</t>
   </si>
   <si>
     <t>Tela metálica 1,8x0,7 acero inoxidable</t>
   </si>
   <si>
     <t>Tela metálica 2x0,4 acero inoxidable</t>
   </si>
   <si>
     <t>Tela metálica 2x0,5 acero inoxidable</t>
   </si>
   <si>
     <t>Tela metálica 2x0,6 acero inoxidable</t>
   </si>
   <si>
     <t>Tela metálica 2x0,7 acero inoxidable</t>
   </si>
@@ -1596,97 +1596,97 @@
       </c>
       <c r="F21" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G21" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="5">
         <v>18</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>42</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D22" s="5">
         <v>0.125</v>
       </c>
       <c r="E22" s="5">
         <v>0.08</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="G22" s="5" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="5">
         <v>19</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C23" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D23" s="5">
         <v>0.14</v>
       </c>
       <c r="E23" s="5">
         <v>0.09</v>
       </c>
       <c r="F23" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G23" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="5">
         <v>20</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D24" s="5">
         <v>0.14</v>
       </c>
       <c r="E24" s="5">
         <v>0.1</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="5">
         <v>21</v>
       </c>
       <c r="B25" s="5" t="s">
         <v>48</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D25" s="5">
         <v>0.14</v>
       </c>
       <c r="E25" s="5">
         <v>0.11</v>
       </c>
       <c r="F25" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G25" s="5" t="s">
@@ -1806,74 +1806,74 @@
       </c>
       <c r="G30" s="5" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="5">
         <v>27</v>
       </c>
       <c r="B31" s="5" t="s">
         <v>56</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D31" s="5">
         <v>0.2</v>
       </c>
       <c r="E31" s="5">
         <v>0.13</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G31" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="5">
         <v>28</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>57</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D32" s="5">
         <v>0.2</v>
       </c>
       <c r="E32" s="5">
         <v>0.13</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G32" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="5">
         <v>29</v>
       </c>
       <c r="B33" s="5" t="s">
         <v>58</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D33" s="5">
         <v>0.2</v>
       </c>
       <c r="E33" s="5">
         <v>0.15</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>59</v>
       </c>
     </row>
@@ -2266,856 +2266,856 @@
       </c>
       <c r="G50" s="5" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="5">
         <v>47</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>81</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D51" s="5">
         <v>0.5</v>
       </c>
       <c r="E51" s="5">
         <v>0.32</v>
       </c>
       <c r="F51" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G51" s="5" t="s">
-        <v>82</v>
+        <v>34</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="5">
         <v>48</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D52" s="5">
         <v>0.55</v>
       </c>
       <c r="E52" s="5">
         <v>0.16</v>
       </c>
       <c r="F52" s="5" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="G52" s="5" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="5">
         <v>49</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D53" s="5">
         <v>0.6</v>
       </c>
       <c r="E53" s="5">
         <v>0.16</v>
       </c>
       <c r="F53" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G53" s="5" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="5">
         <v>50</v>
       </c>
       <c r="B54" s="5" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C54" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D54" s="5">
         <v>0.63</v>
       </c>
       <c r="E54" s="5">
         <v>0.25</v>
       </c>
       <c r="F54" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G54" s="5" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="5">
         <v>51</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="C55" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D55" s="5">
         <v>0.63</v>
       </c>
       <c r="E55" s="5">
         <v>0.32</v>
       </c>
       <c r="F55" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G55" s="5" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="5">
         <v>52</v>
       </c>
       <c r="B56" s="5" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="C56" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D56" s="5">
         <v>0.63</v>
       </c>
       <c r="E56" s="5">
         <v>0.4</v>
       </c>
       <c r="F56" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G56" s="5" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="5">
         <v>53</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="C57" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D57" s="5">
         <v>0.63</v>
       </c>
       <c r="E57" s="5">
         <v>0.4</v>
       </c>
       <c r="F57" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G57" s="5" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="5">
         <v>54</v>
       </c>
       <c r="B58" s="5" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C58" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D58" s="5">
         <v>0.63</v>
       </c>
       <c r="E58" s="5">
         <v>0.4</v>
       </c>
       <c r="F58" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G58" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="5">
         <v>55</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="C59" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D59" s="5">
         <v>0.7</v>
       </c>
       <c r="E59" s="5">
         <v>0.22</v>
       </c>
       <c r="F59" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G59" s="5" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="5">
         <v>56</v>
       </c>
       <c r="B60" s="5" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D60" s="5">
         <v>0.7</v>
       </c>
       <c r="E60" s="5">
         <v>0.25</v>
       </c>
       <c r="F60" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G60" s="5" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="5">
         <v>57</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D61" s="5">
         <v>0.7</v>
       </c>
       <c r="E61" s="5">
         <v>0.28</v>
       </c>
       <c r="F61" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G61" s="5" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="5">
         <v>58</v>
       </c>
       <c r="B62" s="5" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="C62" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D62" s="5">
         <v>0.7</v>
       </c>
       <c r="E62" s="5">
         <v>0.32</v>
       </c>
       <c r="F62" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G62" s="5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="5">
         <v>59</v>
       </c>
       <c r="B63" s="5" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D63" s="5">
         <v>0.8</v>
       </c>
       <c r="E63" s="5">
         <v>0.2</v>
       </c>
       <c r="F63" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G63" s="5" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="5">
         <v>60</v>
       </c>
       <c r="B64" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D64" s="5">
         <v>0.8</v>
       </c>
       <c r="E64" s="5">
         <v>0.25</v>
       </c>
       <c r="F64" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G64" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="5">
         <v>61</v>
       </c>
       <c r="B65" s="5" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="C65" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D65" s="5">
         <v>0.8</v>
       </c>
       <c r="E65" s="5">
         <v>0.32</v>
       </c>
       <c r="F65" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G65" s="5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="5">
         <v>62</v>
       </c>
       <c r="B66" s="5" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="C66" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D66" s="5">
         <v>0.8</v>
       </c>
       <c r="E66" s="5">
         <v>0.4</v>
       </c>
       <c r="F66" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G66" s="5" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="5">
         <v>63</v>
       </c>
       <c r="B67" s="5" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D67" s="5">
         <v>0.9</v>
       </c>
       <c r="E67" s="5">
         <v>0.22</v>
       </c>
       <c r="F67" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G67" s="5" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="5">
         <v>64</v>
       </c>
       <c r="B68" s="5" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C68" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D68" s="5">
         <v>0.9</v>
       </c>
       <c r="E68" s="5">
         <v>0.36</v>
       </c>
       <c r="F68" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G68" s="5" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="5">
         <v>65</v>
       </c>
       <c r="B69" s="5" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C69" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D69" s="5">
         <v>1</v>
       </c>
       <c r="E69" s="5">
         <v>0.16</v>
       </c>
       <c r="F69" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G69" s="5" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="5">
         <v>66</v>
       </c>
       <c r="B70" s="5" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C70" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D70" s="5">
         <v>1</v>
       </c>
       <c r="E70" s="5">
         <v>0.22</v>
       </c>
       <c r="F70" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G70" s="5" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="5">
         <v>67</v>
       </c>
       <c r="B71" s="5" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="C71" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D71" s="5">
         <v>1</v>
       </c>
       <c r="E71" s="5">
         <v>0.22</v>
       </c>
       <c r="F71" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G71" s="5" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="5">
         <v>68</v>
       </c>
       <c r="B72" s="5" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D72" s="5">
         <v>1</v>
       </c>
       <c r="E72" s="5">
         <v>0.25</v>
       </c>
       <c r="F72" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G72" s="5" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="5">
         <v>69</v>
       </c>
       <c r="B73" s="5" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C73" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D73" s="5">
         <v>1</v>
       </c>
       <c r="E73" s="5">
         <v>0.3</v>
       </c>
       <c r="F73" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G73" s="5" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="5">
         <v>70</v>
       </c>
       <c r="B74" s="5" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="C74" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D74" s="5">
         <v>1</v>
       </c>
       <c r="E74" s="5">
         <v>0.32</v>
       </c>
       <c r="F74" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G74" s="5" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="5">
         <v>71</v>
       </c>
       <c r="B75" s="5" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D75" s="5">
         <v>1</v>
       </c>
       <c r="E75" s="5">
         <v>0.4</v>
       </c>
       <c r="F75" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G75" s="5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="5">
         <v>72</v>
       </c>
       <c r="B76" s="5" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="C76" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D76" s="5">
         <v>1</v>
       </c>
       <c r="E76" s="5">
         <v>0.5</v>
       </c>
       <c r="F76" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G76" s="5" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="5">
         <v>73</v>
       </c>
       <c r="B77" s="5" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="C77" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D77" s="5">
         <v>1</v>
       </c>
       <c r="E77" s="5">
         <v>0.6</v>
       </c>
       <c r="F77" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G77" s="5" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="5">
         <v>74</v>
       </c>
       <c r="B78" s="5" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C78" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D78" s="5">
         <v>1.2</v>
       </c>
       <c r="E78" s="5">
         <v>0.22</v>
       </c>
       <c r="F78" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G78" s="5" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="5">
         <v>75</v>
       </c>
       <c r="B79" s="5" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D79" s="5">
         <v>1.2</v>
       </c>
       <c r="E79" s="5">
         <v>0.22</v>
       </c>
       <c r="F79" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G79" s="5" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="5">
         <v>76</v>
       </c>
       <c r="B80" s="5" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D80" s="5">
         <v>1.2</v>
       </c>
       <c r="E80" s="5">
         <v>0.32</v>
       </c>
       <c r="F80" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G80" s="5" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="5">
         <v>77</v>
       </c>
       <c r="B81" s="5" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D81" s="5">
         <v>1.2</v>
       </c>
       <c r="E81" s="5">
         <v>0.4</v>
       </c>
       <c r="F81" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G81" s="5" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="5">
         <v>78</v>
       </c>
       <c r="B82" s="5" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D82" s="5">
         <v>1.2</v>
       </c>
       <c r="E82" s="5">
         <v>0.6</v>
       </c>
       <c r="F82" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G82" s="5" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="5">
         <v>79</v>
       </c>
       <c r="B83" s="5" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="C83" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D83" s="5">
         <v>1.25</v>
       </c>
       <c r="E83" s="5">
         <v>0.5</v>
       </c>
       <c r="F83" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G83" s="5" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="5">
         <v>80</v>
       </c>
       <c r="B84" s="5" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="C84" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D84" s="5">
         <v>1.25</v>
       </c>
       <c r="E84" s="5">
         <v>0.7</v>
       </c>
       <c r="F84" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G84" s="5" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="5">
         <v>81</v>
       </c>
       <c r="B85" s="5" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="C85" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D85" s="5">
         <v>1.25</v>
       </c>
       <c r="E85" s="5">
         <v>0.8</v>
       </c>
       <c r="F85" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G85" s="5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="5">
         <v>82</v>
       </c>
       <c r="B86" s="5" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="C86" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D86" s="5">
         <v>1.4</v>
       </c>
       <c r="E86" s="5">
         <v>0.36</v>
       </c>
       <c r="F86" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G86" s="5" t="s">
-        <v>82</v>
+        <v>125</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="5">
         <v>83</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>126</v>
       </c>
       <c r="C87" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D87" s="5">
         <v>1.5</v>
       </c>
       <c r="E87" s="5">
         <v>0.5</v>
       </c>
       <c r="F87" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G87" s="5" t="s">
         <v>40</v>
       </c>
     </row>
@@ -3255,51 +3255,51 @@
       </c>
       <c r="G93" s="5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" s="5">
         <v>90</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>133</v>
       </c>
       <c r="C94" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D94" s="5">
         <v>2</v>
       </c>
       <c r="E94" s="5">
         <v>0.7</v>
       </c>
       <c r="F94" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G94" s="5" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" s="5">
         <v>91</v>
       </c>
       <c r="B95" s="5" t="s">
         <v>134</v>
       </c>
       <c r="C95" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D95" s="5">
         <v>2</v>
       </c>
       <c r="E95" s="5">
         <v>0.8</v>
       </c>
       <c r="F95" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G95" s="5" t="s">
         <v>135</v>
       </c>
     </row>
@@ -3344,169 +3344,169 @@
       </c>
       <c r="F97" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G97" s="5" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" s="5">
         <v>94</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>139</v>
       </c>
       <c r="C98" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D98" s="5">
         <v>2.2</v>
       </c>
       <c r="E98" s="5">
         <v>0.7</v>
       </c>
       <c r="F98" s="5" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="G98" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" s="5">
         <v>95</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>140</v>
       </c>
       <c r="C99" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D99" s="5">
         <v>2.5</v>
       </c>
       <c r="E99" s="5">
         <v>0.4</v>
       </c>
       <c r="F99" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G99" s="5" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" s="5">
         <v>96</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>141</v>
       </c>
       <c r="C100" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D100" s="5">
         <v>2.5</v>
       </c>
       <c r="E100" s="5">
         <v>0.5</v>
       </c>
       <c r="F100" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G100" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" s="5">
         <v>97</v>
       </c>
       <c r="B101" s="5" t="s">
         <v>142</v>
       </c>
       <c r="C101" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D101" s="5">
         <v>2.5</v>
       </c>
       <c r="E101" s="5">
         <v>0.6</v>
       </c>
       <c r="F101" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G101" s="5" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" s="5">
         <v>98</v>
       </c>
       <c r="B102" s="5" t="s">
         <v>143</v>
       </c>
       <c r="C102" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D102" s="5">
         <v>2.5</v>
       </c>
       <c r="E102" s="5">
         <v>1</v>
       </c>
       <c r="F102" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G102" s="5" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" s="5">
         <v>99</v>
       </c>
       <c r="B103" s="5" t="s">
         <v>145</v>
       </c>
       <c r="C103" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D103" s="5">
         <v>3</v>
       </c>
       <c r="E103" s="5">
         <v>0.5</v>
       </c>
       <c r="F103" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G103" s="5" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" s="5">
         <v>100</v>
       </c>
       <c r="B104" s="5" t="s">
         <v>146</v>
       </c>
       <c r="C104" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D104" s="5">
         <v>3</v>
       </c>
       <c r="E104" s="5">
         <v>1</v>
       </c>
       <c r="F104" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G104" s="5" t="s">
         <v>30</v>
       </c>
     </row>
@@ -3600,189 +3600,189 @@
       </c>
       <c r="G108" s="5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" s="5">
         <v>105</v>
       </c>
       <c r="B109" s="5" t="s">
         <v>153</v>
       </c>
       <c r="C109" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D109" s="5">
         <v>3.5</v>
       </c>
       <c r="E109" s="5">
         <v>1</v>
       </c>
       <c r="F109" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G109" s="5" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" s="5">
         <v>106</v>
       </c>
       <c r="B110" s="5" t="s">
         <v>154</v>
       </c>
       <c r="C110" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D110" s="5">
         <v>4</v>
       </c>
       <c r="E110" s="5">
         <v>0.6</v>
       </c>
       <c r="F110" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G110" s="5" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" s="5">
         <v>107</v>
       </c>
       <c r="B111" s="5" t="s">
         <v>155</v>
       </c>
       <c r="C111" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D111" s="5">
         <v>4</v>
       </c>
       <c r="E111" s="5">
         <v>1</v>
       </c>
       <c r="F111" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G111" s="5" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" s="5">
         <v>108</v>
       </c>
       <c r="B112" s="5" t="s">
         <v>156</v>
       </c>
       <c r="C112" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D112" s="5">
         <v>4</v>
       </c>
       <c r="E112" s="5">
         <v>1.2</v>
       </c>
       <c r="F112" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G112" s="5" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" s="5">
         <v>109</v>
       </c>
       <c r="B113" s="5" t="s">
         <v>158</v>
       </c>
       <c r="C113" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D113" s="5">
         <v>5</v>
       </c>
       <c r="E113" s="5">
         <v>0.7</v>
       </c>
       <c r="F113" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G113" s="5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" s="5">
         <v>110</v>
       </c>
       <c r="B114" s="5" t="s">
         <v>159</v>
       </c>
       <c r="C114" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D114" s="5">
         <v>5</v>
       </c>
       <c r="E114" s="5">
         <v>1</v>
       </c>
       <c r="F114" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G114" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" s="5">
         <v>111</v>
       </c>
       <c r="B115" s="5" t="s">
         <v>160</v>
       </c>
       <c r="C115" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D115" s="5">
         <v>5</v>
       </c>
       <c r="E115" s="5">
         <v>1.2</v>
       </c>
       <c r="F115" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G115" s="5" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" s="5">
         <v>112</v>
       </c>
       <c r="B116" s="5" t="s">
         <v>161</v>
       </c>
       <c r="C116" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D116" s="5">
         <v>5</v>
       </c>
       <c r="E116" s="5">
         <v>1.6</v>
       </c>
       <c r="F116" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G116" s="5" t="s">
         <v>16</v>
       </c>
     </row>